--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -10,116 +10,377 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>564</t>
+    <t>563</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDE</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo de aprovação de contas referentes ao Exercício Financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>EPLE</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>Ubirajara Cassiano Rocha - Bira Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/628/emenda__pl_do_executivo__02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 2º do Projeto de Lei do Executivo  nº02/2026</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>EPLL</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Jussânia Aparecida Santos Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/579/emenda_pll_3220025_-_iptu_-_bairro_nova_era_ii_iii_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENDAS MODIFICATIVAS E ADITIVAS AO PROJETO DE LEI DO LEGISLATIVO Nº 032/2025.  DISPÕE SOBRE A EXTINÇÃO E EXCLUSAÕ DO CRÉDITO TRIBUTÁRIO POR REMISSÃO E ISENÇÃO, DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) A PROPIETÁRIOS DE IMÓVEIS SITUADOS NOS BAIRROS NOVA ERA I E II.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chefe do Poder Executivo </t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/620/veto_no_01-2026_-_pll_050-2025_-_primeiros_socorros.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL ao Projeto de Lei do Legislativo nº 050/2025.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>PLL</t>
-[...29 lines deleted...]
-    <t>Decreto Legislativo de julgamento de contas do Executivo Municipal, referente ao Exercício Financeiro de 2024.</t>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Mayron Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_fraldas_descartaveis_nas_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para fornecimento de fraldas descartáveis e materiais de higiene nas Escolas Municipais de Educação Infantil de Lavras.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Cláudio José da Silva - Zeca do Salão</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_14_de_abril_2026_sistema_prisional.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a celebração de convênio entre o Município de Lavras/MG e o sistema prisional para utilização de mão de obra de detentos em regime semiaberto na execução de serviços públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/568/mocao_circo_lumiar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Circo Lumiar, em reconhecimento à sua trajetória dedicada à promoção da arte e da cultura no município de Lavras</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação aos Movimentos Pastorais da Igreja Católica, com especial reconhecimento àqueles que atuam na promoção da família, da juventude e da formação cristã nas paróquias do Município de Lavras, pela relevante contribuição social, humana e espiritual prestada à comunidade.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/587/mocao_cecilia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos do Artigo 193 do Regimento Interno da Câmara Municipal de Lavras, que seja aprovada uma Moção de Congratulações à Professora Cecília Maria Ventura, em reconhecimento à sua notável trajetória profissional.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>João Paulo Felizardo</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/624/mocao_sebastiao_misiara.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS EM HOMENAGEM AO SENHOR SEBASTIÃO MISIARA.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/629/02-26_mirandolina_de_jesus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 193, V, do Regimento Interno desta Casa, solicito que seja levada ao plenário a presente Moção de Pesar pelo falecimento da Sra. Mirandolina de Jesus, ocorrido aos 96 anos, figura marcante e exemplo de amor, fé e solidariedade no Município de Lavras.</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>EPI</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar Individual Impositiva</t>
+  </si>
+  <si>
+    <t>Alisson Magno Mattioli - Dentista</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as destinações de Emendas Parlamentares Impositivas Individuais ao orçamento do Município para o exercício de 2027.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>Aristides Silva Filho - Tide</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>Evandro Oliveira Miranda - Mestre Grilo</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>Gilmar da Silva - Gil do Itirapuan</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Jaqueline Aparecida Fráguas</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>João Luiz Rezende Carvalho Silva - João da Saúde</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>José Cherem - Zé Cherem</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>José Vanil de Abreu - Vani (Mezenga)</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>Luís Carlos dos Santos - Caçapa</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Vânia Lúcia de Oliveira Sales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -423,150 +684,852 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/564/pl_minha_casa_minha_vida_-_casas_abandonadas_rose_e_tide.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/628/emenda__pl_do_executivo__02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/579/emenda_pll_3220025_-_iptu_-_bairro_nova_era_ii_iii_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/620/veto_no_01-2026_-_pll_050-2025_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_fraldas_descartaveis_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_14_de_abril_2026_sistema_prisional.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/568/mocao_circo_lumiar_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_2026_5.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/587/mocao_cecilia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/624/mocao_sebastiao_misiara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/629/02-26_mirandolina_de_jesus_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="189.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>71</v>
+      </c>
+      <c r="E14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" t="s">
+        <v>77</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" t="s">
+        <v>108</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>