--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -84,51 +84,51 @@
   <si>
     <t>565</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
     <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/565/pll_03__2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.938, DE 22 DE DEZEMBRO DE 2025, QUE INSTITUI, NO MUNICÍPIO DE LAVRAS, O COMPLEMENTO TARIFÁRIO POR PASSAGEIRO PAGANTE DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO URBANO, ESTABELECE CRITÉRIOS DE APURAÇÃO, TRANSPARÊNCIA E CONTROLE.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jussânia Aparecida Santos Silva</t>
   </si>
   <si>
-    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_corrigido_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_alterado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Limpa e estabelece normas sobre a limpeza e conservação das calçadas no Município de Lavras.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
     <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/594/projeto_de_lei_modernizacao_tecnologica_do_transporte_coletivo_urbano_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modernização tecnológica do transporte coletivo urbano no_x000D_
 Município de Lavras/MG, instituindo sistema de pagamento digital da tarifa por_x000D_
 PIX, QR Code, cartões por aproximação, disponibilização de internet Wi-Fi_x000D_
 gratuita, monitoramento por GPS dos veículos e aplicativo de acompanhamento_x000D_
 em tempo real, e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
@@ -472,51 +472,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_doacao_sangue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/565/pll_03__2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/594/projeto_de_lei_modernizacao_tecnologica_do_transporte_coletivo_urbano_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/576/sub_pll_vaga_pessoas_c_def.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_doacao_sangue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/565/pll_03__2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_alterado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/594/projeto_de_lei_modernizacao_tecnologica_do_transporte_coletivo_urbano_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/576/sub_pll_vaga_pessoas_c_def.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">