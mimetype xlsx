--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -57,54 +57,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
     <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/595/emenda_pll_32_de_2025_assinado.pdf</t>
   </si>
   <si>
-    <t>Acrescenta dispositivo ao Projeto de Lei do Legislativo nº 032/2025 para_x000D_
-[...2 lines deleted...]
-colapsos em obras e estruturas públicas</t>
+    <t>Acrescenta dispositivo ao Projeto de Lei do Legislativo nº 032/2025 para autorizar o reembolso do IPTU já pago pelos contribuintes dos Bairros Nova Era I e II, e estender o benefício a outros bairros que venham a ser prejudicados por falhas ou colapsos em obras e estruturas públicas</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPLCE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Jussânia Aparecida Santos Silva</t>
   </si>
   <si>
     <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/569/emenda_ao_ple_-_182025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E ADITIVA AO PROJETO DE LEI DO EXECUTIVO Nº 018/2025 QUE INSTITUI O REGIME ESPECIAL DE TRIBUTAÇÃO FIXA PARA EVENTOS (RETFE) NO MUNICÍPIO DE LAVRAS, DISPÕE SOBRE AS CONDIÇÕES PARA SUA APLICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
@@ -447,51 +444,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/595/emenda_pll_32_de_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/569/emenda_ao_ple_-_182025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="238.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="248.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">