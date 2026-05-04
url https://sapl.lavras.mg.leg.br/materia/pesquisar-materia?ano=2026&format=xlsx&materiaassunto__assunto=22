--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -10,95 +10,129 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei (Chefe do Executivo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chefe do Poder Executivo </t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_no_002_26_-_altera_a_lei_municipal_no_4.905_de_26_de_setembro_de_2025_que_dispoe_sobre_o_servico_de_transporte_remunerado_privado_individual.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo nº 002/2026, que “Revoga dispositivo da Lei Municipal nº 4.905, de 26 de setembro de 2025, que dispõe sobre o serviço de transporte remunerado privado individual de passageiros no Município de Lavras e dá_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_no_005_26_-_dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_para_obtencao_do_equilibrio_atuarial_do_regime_proprio_de_previdencia_social_do_municipio_de_lavras_lavrasprev.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção do plano de amortização destinado ao equacionamento do déficit atuarial do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Lavras (LAVRASPREV), mediante aportes periódicos, conforme diretrizes da Portaria MTP nº 1.467/2022 e legislação federal correlata”</t>
+  </si>
+  <si>
     <t>581</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Jussânia Aparecida Santos Silva</t>
   </si>
   <si>
-    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_corrigido_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_alterado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Limpa e estabelece normas sobre a limpeza e conservação das calçadas no Município de Lavras.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
     <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_lei_tarifa_zero_para_estudantes_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a política de “Tarifa Zero para Estudantes em Horários_x000D_
 Escolares” no transporte coletivo municipal, com prioridade para_x000D_
 estudantes de baixa renda, extensão para cursos técnicos,_x000D_
 universitários e estudantes em estágio, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
@@ -423,69 +457,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_lei_tarifa_zero_para_estudantes_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_no_002_26_-_altera_a_lei_municipal_no_4.905_de_26_de_setembro_de_2025_que_dispoe_sobre_o_servico_de_transporte_remunerado_privado_individual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_no_005_26_-_dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_para_obtencao_do_equilibrio_atuarial_do_regime_proprio_de_previdencia_social_do_municipio_de_lavras_lavrasprev.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_cidade_limpa_alterado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_lei_tarifa_zero_para_estudantes_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="253.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -513,63 +547,117 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
       </c>
-      <c r="H3" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
         <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>