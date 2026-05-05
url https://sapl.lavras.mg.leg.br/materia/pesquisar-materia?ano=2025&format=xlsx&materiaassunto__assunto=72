--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Ana Paula Santana de Rezende Arruda - Delegada, Cláudio José da Silva - Zeca do Salão, Gilmar da Silva - Gil do Itirapuan, João Luiz Rezende Carvalho Silva - João da Saúde, José Vanil de Abreu - Vani (Mezenga), Luís Carlos dos Santos - Caçapa, Rosemeire Aparecida de Oliveira - Rose Oliveira, Vânia Lúcia de Oliveira Sales</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_repudio_.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_repudio_.pdf</t>
   </si>
   <si>
     <t>O Vereador Alisson Mattioli no uso de suas atribuições legais e regimentais, vem, por meio desta, manifestar seu veemente repúdio ao Governo Federal, por meio do Instituto Nacional do Seguro Social (INSS), diante das denúncias de descontos indevidos realizados nos benefícios de aposentados, sem autorização prévia dos mesmos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_repudio_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_repudio_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>