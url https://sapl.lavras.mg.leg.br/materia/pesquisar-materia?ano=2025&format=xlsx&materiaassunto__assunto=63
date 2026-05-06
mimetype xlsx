--- v0 (2026-01-30)
+++ v1 (2026-05-06)
@@ -54,205 +54,205 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf</t>
   </si>
   <si>
     <t>Altera o §2 do art. 59 da Lei Complementar nº 449, de 27 de julho de 2022, que dispõe sobre o estatuto e plano de cargos, carreiras e vencimentos do magistério público e dos servidores da educação básica do Município de Lavras, e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 449, de 27 de julho de 2022, que dispõe sobre o Estatuto e Plano de Cargos, Carreiras e Vencimentos do Magistério Público e dos Servidores da Educação Básica do Município de Lavras, e dá outras providências”.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2025: Institui o Conselho Municipal de Educação de Lavras, dispõe sobre sua composição, funcionamento e atribuições, e revoga a Lei nº 2.543, de 19 de maio de 2000.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação em noções_x000D_
 básicas de primeiros socorros aos profissionais da educação_x000D_
 básica e locais de recreação infantil no Município de Lavras,_x000D_
 nos termos da Lei Federal nº 13.722, de 4 de outubro de 2018,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ubirajara Cassiano Rocha - Bira Rocha</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/455/conhecendo_minha_cidade.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/455/conhecendo_minha_cidade.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "CONHECENDO MINHA CIDADE, COM O OBJETIVO DE PROMOVER A VALORIZAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL E AMBIENTAL LOCAL, JUNTO AOS ESTUDANTES DAS ESCOLAS PÚBLICAS MUNICIPAIS , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/461/pl_conhecendo___minha_cidade_-_asinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/461/pl_conhecendo___minha_cidade_-_asinado.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA "CONHECENDO MINHA CIDADE", COM OBJETIVO DE PROMOVER A VALORIZAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL E AMBIENTAL LOCAL, JUNTO AOS ESTUDANTES DAS ESCOLAS PÚBLICAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.609, de 8 de dezembro de 2009, para instituir a obrigatoriedade da capacitação em noções básicas de primeiros socorros aos profissionais da educação básica e de recreação infantil no Município de Lavras.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Gilmar da Silva - Gil do Itirapuan</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/548/untitled_12042025_080454.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/548/untitled_12042025_080454.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2°, Inciso I, do Projeto de Lei do Legislativo n°38/2025.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EPLCE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>José Cherem - Zé Cherem</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO Nº 014/2025, QUE ALTERA A LEI COMPLEMENTAR Nº 449, DE 27 DE JULHO DE 2022, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO E DOS SERVIDORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE LAVRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, vem, respeitosamente, indicar ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Educação, a seguinte providência:_x000D_
 Que seja determinada a preservação das imagens captadas pelas câmeras de monitoramento em espaços públicos, especialmente em ambientes escolares, de modo que não sejam apagadas sem prévia comunicação._x000D_
 Na hipótese de necessidade de exclusão das referidas imagens, solicita-se que seja emitido um comunicado oficial à comunidade escolar, informando os prazos de armazenamento e orientando sobre como proceder para solicitar cópias, quando necessário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/455/conhecendo_minha_cidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/461/pl_conhecendo___minha_cidade_-_asinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/548/untitled_12042025_080454.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/455/conhecendo_minha_cidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/461/pl_conhecendo___minha_cidade_-_asinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/548/untitled_12042025_080454.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>