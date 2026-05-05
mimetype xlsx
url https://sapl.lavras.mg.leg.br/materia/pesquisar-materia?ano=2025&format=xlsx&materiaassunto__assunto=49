--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ple_06_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ple_06_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte remunerado privado individual de passageiros no Município de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/412/cartaz_informativo_na_rodoviaria_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/412/cartaz_informativo_na_rodoviaria_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de informações sobre horários e itinerários pelas empresas operadoras de transporte rodoviário no terminal municipal de Lavras e dá outras providências</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada, Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/416/005-2025_assedio_no_transporte_publico_e_privado_ana_e_jaqueline_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/416/005-2025_assedio_no_transporte_publico_e_privado_ana_e_jaqueline_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE LAVRAS, A CAMPANHA PERMANENTE CONTRA IMPORTUNAÇÃO SEXUAL NO TRANSPORTE PÚBLICO E TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Mayron Cardoso, João Paulo Felizardo, José Vanil de Abreu - Vani (Mezenga), Luís Carlos dos Santos - Caçapa</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_ao_ple_06._ver_mayron_cardoso_ver_jose_vanil_ver._luis_carlos_ver_joao_paulo_felizardo._13_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_ao_ple_06._ver_mayron_cardoso_ver_jose_vanil_ver._luis_carlos_ver_joao_paulo_felizardo._13_03_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 8°, inciso VI, do Projeto de Lei n°006/2025, que dispõe sobre o serviço remunerado privado individual de passageiros no Município de Lavras, para aumentar a idade máxima dos veículos utilizados no serviço.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/258/parecer_ccj_ple_6_de_2025._mobilidade_urbana._-_copia_assinado_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/258/parecer_ccj_ple_6_de_2025._mobilidade_urbana._-_copia_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI DO EXECUTIVO N. 06/2025, QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS NO MUNICÍPIO DE LAVRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Cherem - Zé Cherem</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/278/emenda_ao_projeto_de_lei_executivo_n_06.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/278/emenda_ao_projeto_de_lei_executivo_n_06.2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 06/2025, QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS NO MUNICÍPIO DE LAVRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Aristides Silva Filho - Tide, Cláudio José da Silva - Zeca do Salão, Jaqueline Aparecida Fráguas, João Luiz Rezende Carvalho Silva - João da Saúde, José Vanil de Abreu - Vani (Mezenga), Luís Carlos dos Santos - Caçapa, Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18._vereador_alisson_magno_mattioli_10_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18._vereador_alisson_magno_mattioli_10_03_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a criação do programa 'Tarifa Zero" no transporte público coletivo do Município de Lavras, instituindo a isenção da tarifa nos horários de 6h e 18h, com custeio realizado por meio de parceria entre a concessionária de transporte público e o Executivo Municipal.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Aristides Silva Filho - Tide</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_20_2025._ver_aristides_silva_filho.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_20_2025._ver_aristides_silva_filho.pdf</t>
   </si>
   <si>
     <t>Solicita a análise da viabilidade de implementação no que diz respeito a gratuidade do transporte público aos finais de semana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ple_06_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/412/cartaz_informativo_na_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/416/005-2025_assedio_no_transporte_publico_e_privado_ana_e_jaqueline_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_ao_ple_06._ver_mayron_cardoso_ver_jose_vanil_ver._luis_carlos_ver_joao_paulo_felizardo._13_03_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/258/parecer_ccj_ple_6_de_2025._mobilidade_urbana._-_copia_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/278/emenda_ao_projeto_de_lei_executivo_n_06.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18._vereador_alisson_magno_mattioli_10_03_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_20_2025._ver_aristides_silva_filho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ple_06_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/412/cartaz_informativo_na_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/416/005-2025_assedio_no_transporte_publico_e_privado_ana_e_jaqueline_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_ao_ple_06._ver_mayron_cardoso_ver_jose_vanil_ver._luis_carlos_ver_joao_paulo_felizardo._13_03_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/258/parecer_ccj_ple_6_de_2025._mobilidade_urbana._-_copia_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/278/emenda_ao_projeto_de_lei_executivo_n_06.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18._vereador_alisson_magno_mattioli_10_03_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_20_2025._ver_aristides_silva_filho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>