--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -54,199 +54,199 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/518/pl_no_035_25_-_institui_a_politica_municipal_integrada_pela_primeira_infancia_pmipi_e_o_comite_gestor_municipal_pela_primeira_infancia_cgmpi_-_correto.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/518/pl_no_035_25_-_institui_a_politica_municipal_integrada_pela_primeira_infancia_pmipi_e_o_comite_gestor_municipal_pela_primeira_infancia_cgmpi_-_correto.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL INTEGRADA PELA PRIMEIRA INFÂNCIA (PMIPI) E O COMITÊ GESTOR MUNICIPAL PELA PRIMEIRA INFÂNCIA (CGMPI) NO MUNICÍPIO DE LAVRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João Paulo Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de execução de músicas e videoclipes com letras e coreografias que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótico, nas unidades escolares da rede de ensino do Município de Lavras e estabelece outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação em noções_x000D_
 básicas de primeiros socorros aos profissionais da educação_x000D_
 básica e locais de recreação infantil no Município de Lavras,_x000D_
 nos termos da Lei Federal nº 13.722, de 4 de outubro de 2018,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção de debates e ações educativas nas unidades de ensino do Município de Lavras, com o objetivo de desenvolver a formação crítica dos alunos em relação ao conteúdo de músicas e videoclipes. A lei visa combater a violência, o preconceito, a discriminação e o uso de substâncias ilícitas, promovendo o respeito à diversidade cultural e à igualdade de gênero. Estabelece a participação ativa da comunidade escolar e a criação de espaços de reflexão.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Jaqueline Aparecida Fráguas, Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DIA MUNICIPAL DO CUIDAR DE QUEM CUIDA DA FAMÍLIA ATÍPICA</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_ccj_ple_29_de_2025_assinado_assinado_28129_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_ccj_ple_29_de_2025_assinado_assinado_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal Integrada pela Primeira Infância (PMIPI) e o Comitê Gestor Municipal pela Primeira Infância (CGMPI) no Município de Lavras, e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei nº 04/2025, que dispõem sobre a vedação de execução de músicas e videoclipes com conteúdos inapropriados nas unidades escolares do Município de Lavras.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf</t>
   </si>
   <si>
     <t>Adiciona parágrafo único ao art. 9º do PLL nº 42/2025, que_x000D_
 “dispõe sobre a promoção de debates e ações educativas nas_x000D_
 unidades de ensino do Município de Lavras, com o objetivo_x000D_
 de desenvolver a formação crítica dos alunos em relação ao_x000D_
 conteúdo de músicas e videoclipes. A lei visa combater a_x000D_
 violência, o preconceito, a discriminação e o uso de_x000D_
 substâncias ilícitas, promovendo o respeito à diversidade_x000D_
 cultural e à igualdade de gênero. Estabelece a participação_x000D_
 ativa da comunidade escolar e a criação de espaços de_x000D_
 reflexão”.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ubirajara Cassiano Rocha - Bira Rocha</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/488/instalacao_de_brinquedos_adaptados_para_criancas_com_deficienciencia_portadoras_de_mobilidade__reduzidas.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/488/instalacao_de_brinquedos_adaptados_para_criancas_com_deficienciencia_portadoras_de_mobilidade__reduzidas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação em praças e parques públicos de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças com deficiência e /ou portadoras de mobilidade reduzida e necessidades especiais, no âmbito do Município de Lavras".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -553,68 +553,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/518/pl_no_035_25_-_institui_a_politica_municipal_integrada_pela_primeira_infancia_pmipi_e_o_comite_gestor_municipal_pela_primeira_infancia_cgmpi_-_correto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_ccj_ple_29_de_2025_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/488/instalacao_de_brinquedos_adaptados_para_criancas_com_deficienciencia_portadoras_de_mobilidade__reduzidas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/518/pl_no_035_25_-_institui_a_politica_municipal_integrada_pela_primeira_infancia_pmipi_e_o_comite_gestor_municipal_pela_primeira_infancia_cgmpi_-_correto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_ccj_ple_29_de_2025_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/488/instalacao_de_brinquedos_adaptados_para_criancas_com_deficienciencia_portadoras_de_mobilidade__reduzidas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>