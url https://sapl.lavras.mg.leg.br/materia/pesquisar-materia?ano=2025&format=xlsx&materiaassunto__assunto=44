--- v1 (2026-01-30)
+++ v2 (2026-05-05)
@@ -54,256 +54,256 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2025: Institui o Conselho Municipal de Educação de Lavras, dispõe sobre sua composição, funcionamento e atribuições, e revoga a Lei nº 2.543, de 19 de maio de 2000.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João Paulo Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de execução de músicas e videoclipes com letras e coreografias que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótico, nas unidades escolares da rede de ensino do Município de Lavras e estabelece outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/208/003-2025_lei_hino_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/208/003-2025_lei_hino_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional e o Hino à Bandeira Nacional nas escolas públicas e privadas do município de Lavras, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mayron Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição gradativa de alarmes sonoros por sinaleiros musicais e avisos luminosos em estabelecimentos de ensino do Município de Lavras, com foco na acessibilidade e inclusão de estudantes com Transtorno do Espectro Autista (TEA) e deficiência auditiva.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação em noções_x000D_
 básicas de primeiros socorros aos profissionais da educação_x000D_
 básica e locais de recreação infantil no Município de Lavras,_x000D_
 nos termos da Lei Federal nº 13.722, de 4 de outubro de 2018,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.609, de 8 de dezembro de 2009, para instituir a obrigatoriedade da capacitação em noções básicas de primeiros socorros aos profissionais da educação básica e de recreação infantil no Município de Lavras.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção de debates e ações educativas nas unidades de ensino do Município de Lavras, com o objetivo de desenvolver a formação crítica dos alunos em relação ao conteúdo de músicas e videoclipes. A lei visa combater a violência, o preconceito, a discriminação e o uso de substâncias ilícitas, promovendo o respeito à diversidade cultural e à igualdade de gênero. Estabelece a participação ativa da comunidade escolar e a criação de espaços de reflexão.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/224/emenda_aditiva_-_ccj_hino_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/224/emenda_aditiva_-_ccj_hino_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional, do Hino à Bandeira Nacional, e do Hino de Lavras nas escolas públicas e privadas do município de Lavras, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do caput do artigo 1º do Projeto de Lei do Legislativo nº 19/2025</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei nº 04/2025, que dispõem sobre a vedação de execução de músicas e videoclipes com conteúdos inapropriados nas unidades escolares do Município de Lavras.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf</t>
   </si>
   <si>
     <t>Adiciona parágrafo único ao art. 9º do PLL nº 42/2025, que_x000D_
 “dispõe sobre a promoção de debates e ações educativas nas_x000D_
 unidades de ensino do Município de Lavras, com o objetivo_x000D_
 de desenvolver a formação crítica dos alunos em relação ao_x000D_
 conteúdo de músicas e videoclipes. A lei visa combater a_x000D_
 violência, o preconceito, a discriminação e o uso de_x000D_
 substâncias ilícitas, promovendo o respeito à diversidade_x000D_
 cultural e à igualdade de gênero. Estabelece a participação_x000D_
 ativa da comunidade escolar e a criação de espaços de_x000D_
 reflexão”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/262/veto_no_01-2025_-_pll_007-2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/262/veto_no_01-2025_-_pll_007-2025.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei do Legislativo nº 007/2025.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_22_ver._mayron_cardoso_gomes.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_22_ver._mayron_cardoso_gomes.pdf</t>
   </si>
   <si>
     <t>Solicita que se avalie a inclusão do livro "Ainda estou aqui", de Marcelo Rubens Paiva, no material pedagógico das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, vem, respeitosamente, indicar ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Educação, a seguinte providência:_x000D_
 Que seja determinada a preservação das imagens captadas pelas câmeras de monitoramento em espaços públicos, especialmente em ambientes escolares, de modo que não sejam apagadas sem prévia comunicação._x000D_
 Na hipótese de necessidade de exclusão das referidas imagens, solicita-se que seja emitido um comunicado oficial à comunidade escolar, informando os prazos de armazenamento e orientando sobre como proceder para solicitar cópias, quando necessário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -612,68 +612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/208/003-2025_lei_hino_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/224/emenda_aditiva_-_ccj_hino_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/262/veto_no_01-2025_-_pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_22_ver._mayron_cardoso_gomes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/373/pl_no_009_25_-_institui_o_conselho_municipal_de_educacao_de_lavras_dispoe_sobre_sua_composicao_funcionamento_e_atribuicoes_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/189/pll_04._projeto._vedacao_de_musicas_de_cunho_sexual_ou_de_apologia_ao_crime_nas_escolas._04_02_2025._joao_paulo_felizardo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/208/003-2025_lei_hino_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_lei_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/224/emenda_aditiva_-_ccj_hino_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/430/emendas_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/556/emenda_projeto_lei_do_legislativo_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/262/veto_no_01-2025_-_pll_007-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_22_ver._mayron_cardoso_gomes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/487/2._indicacao_-_cameras.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="221.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="220.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>