--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plcl_01_2025._projeto._mesa_direitora._07_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plcl_01_2025._projeto._mesa_direitora._07_03_2025.pdf</t>
   </si>
   <si>
     <t>Procede a Revisão Geral nos salários e vencimentos dos servidores públicos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_complementar_do_legislativo_02-2025_compressed_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_complementar_do_legislativo_02-2025_compressed_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 387, de 25 de abril de 2.019, que dispõe sobre a estrutura organizacional, plano de cargos, carreira e vencimentos da Câmara Municipal de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/197/pr_01_2025._mesa_diretora._11_02_2025..pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/197/pr_01_2025._mesa_diretora._11_02_2025..pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°69/2013 que cria, no âmbito da Câmara Municipal de Lavras, Plano de Saúde para os servidores.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_-_avaliacao_de_desempenho.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_-_avaliacao_de_desempenho.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 5, de 13 de junho de 2022, que dispõe sobre normas, critérios e metodologia para avaliação de desempenho dos servidores públicos da Câmara Municipal de Lavras, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_resolucao_-_adiantamento_escola_do_legislativo.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_resolucao_-_adiantamento_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento no âmbito da Escola do Legislativo da Câmara Municipal de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Subs</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/395/substitutivo_03-2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/395/substitutivo_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 5, de 13 de junho de 2022, que dispõe sobre normas, critérios e metodologia para avaliação de desempenho dos servidores públicos da Câmara Municipal de Lavras, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 387, de 25 de abril de 2019, que dispõe sobre a estrutura organizacional, plano de cargos, carreira e vencimentos da Câmara Municipal de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>EPLCL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar do Legislativ</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/414/emenda_aditiva.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/414/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Projeto Substitutivo nº 4/2025, que “Altera a Lei Complementar nº 387, de 25 de abril de 2.019, que dispõe sobre a estrutura organizacional, plano de cargos, carreira е vencimentos da Câmara Municipal de Lavras e dá outras providências”</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Evandro Oliveira Miranda - Mestre Grilo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI SUBSTITUTIVO N°04/2025, QUE ALTERA A LEI COMPLEMENTAR Nº 387, DE 25 DE ABRIL DE 2.019, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL, PLANO DE CARGOS, CARREIRA Е VENCIMENTOS DA CÂMARA MUNICIPAL DE LAVRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plcl_01_2025._projeto._mesa_direitora._07_03_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_complementar_do_legislativo_02-2025_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/197/pr_01_2025._mesa_diretora._11_02_2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_-_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_resolucao_-_adiantamento_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/395/substitutivo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/414/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/225/plcl_01_2025._projeto._mesa_direitora._07_03_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_complementar_do_legislativo_02-2025_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/197/pr_01_2025._mesa_diretora._11_02_2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_-_avaliacao_de_desempenho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_resolucao_-_adiantamento_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/395/substitutivo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/414/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>