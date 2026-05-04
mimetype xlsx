--- v0 (2026-01-30)
+++ v1 (2026-05-04)
@@ -54,333 +54,333 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/217/plce_04_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/217/plce_04_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos agentes políticos e servidores públicos da Administração Pública direta e indireta; Readequa as tabelas de vencimentos, previstas no anexo IV da Lei Complementar n.º 449/2022 e no anexo I da Lei Complementar n.º 441/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/218/plce_03_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/218/plce_03_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n°327, de 16/07/2014 - que dispõe sobre o Estatuto dos Servidores Públicos do Município de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/226/plce_04_2025._projeto._gab_da_prefeita._07_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/226/plce_04_2025._projeto._gab_da_prefeita._07_03_2025.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura orgânica da Administração Pública do Poder Executivo do Município de Lavras, prevista na Lei Complementar n°440/2022, altera a lei complementar n°441/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf</t>
   </si>
   <si>
     <t>Altera o §2 do art. 59 da Lei Complementar nº 449, de 27 de julho de 2022, que dispõe sobre o estatuto e plano de cargos, carreiras e vencimentos do magistério público e dos servidores da educação básica do Município de Lavras, e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 458, de 22 de dezembro de 2022, que dispõe sobre o Regime Diferenciado e de Plantão na Unidade de Pronto Atendimento – UPA, e dá outras providências”</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/418/plc_no_014_25_-_altera_a_lei_complementar_n._328_de_2014_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_dos_servidores.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/418/plc_no_014_25_-_altera_a_lei_complementar_n._328_de_2014_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_dos_servidores.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 328, de 16 de julho de 2014, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Administração Pública do Município de Lavras-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 449, de 27 de julho de 2022, que dispõe sobre o Estatuto e Plano de Cargos, Carreiras e Vencimentos do Magistério Público e dos Servidores da Educação Básica do Município de Lavras, e dá outras providências”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ple_07_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ple_07_2025._projeto._gab_do_executivo._24_02_2025.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de benefício natalino aos servidores públicos municipais de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_no_018_25_-_concessao_de_diarias_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_no_018_25_-_concessao_de_diarias_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias de viagem no âmbito do Poder Executivo do Município de Lavras, e dá outras providências”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/223/pll_11._projeto._mesa_diretora._07_03_2025..pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/223/pll_11._projeto._mesa_diretora._07_03_2025..pdf</t>
   </si>
   <si>
     <t>Procede Revisão Geral nos subsídios dos Vereadores e Presidente da Câmara de Lavras.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pll_13._projeto._gab_ver_alisson_magno_mattioli._24_02_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pll_13._projeto._gab_ver_alisson_magno_mattioli._24_02_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e o combate ao assédio moral no âmbito da Administração Pública Municipal de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mayron Cardoso, Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/253/pll_17_2025._projeto._gab_ver._mayron_cardoso_gomes..pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/253/pll_17_2025._projeto._gab_ver._mayron_cardoso_gomes..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reserva de vagas a pessoas travestis e transexuais no âmbito da administração publica municipal</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Subs</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 387, de 25 de abril de 2019, que dispõe sobre a estrutura organizacional, plano de cargos, carreira e vencimentos da Câmara Municipal de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/255/emenda_ple_07-2025_assinado_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/255/emenda_ple_07-2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º____ AO PROJETO DE LEI DO EXECUTIVO N.º 07/2025.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPLCE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/240/substitutivo_3_2025._corrige_erro_material_no_plc_2_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/240/substitutivo_3_2025._corrige_erro_material_no_plc_2_2025.pdf</t>
   </si>
   <si>
     <t>Readequação de erro material na redação final do PLC Nº 002/2025, que "Concede revisão geral anual aos agentes políticos e servidores públicos da Administração Pública direta e indireta; Readequa as tabelas de vencimentos, previstas no anexo IV da Lei Complementar n.º 449/2022 e no anexo I da Lei Complementar n.º 441/2022, e dá outras providências".</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>José Cherem - Zé Cherem</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/265/emenda_ao_projeto_de_lei_complementar_executivo_n_04.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/265/emenda_ao_projeto_de_lei_complementar_executivo_n_04.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO Nº 014/2025, QUE ALTERA A LEI COMPLEMENTAR Nº 449, DE 27 DE JULHO DE 2022, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO E DOS SERVIDORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE LAVRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>EPLCL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei Complementar do Legislativ</t>
   </si>
   <si>
     <t>Evandro Oliveira Miranda - Mestre Grilo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI SUBSTITUTIVO N°04/2025, QUE ALTERA A LEI COMPLEMENTAR Nº 387, DE 25 DE ABRIL DE 2.019, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL, PLANO DE CARGOS, CARREIRA Е VENCIMENTOS DA CÂMARA MUNICIPAL DE LAVRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf</t>
   </si>
   <si>
     <t>Implementação do custeio de despesas de locomoção para agentes comunitários de saúde (ACS) e agentes de combates a endemias (ACE) que utilizam veículo próprio no desempenho de suas funções.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Aristides Silva Filho - Tide, Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_04.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja promovido reajuste de 6,27% para os servidores do Magistério, em conformidade com as complementações da União ao FUNDEB conforme estabelece a Portaria Interministerial MEC/MF n°13/2024.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_14._ver._ana_paula_santana_de_rezende_arruda.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_14._ver._ana_paula_santana_de_rezende_arruda.pdf</t>
   </si>
   <si>
     <t>Sugere a alteração do anexo XI da lei complementar n°328, de 16 de julho de 2024, que dispõe sobre o plano de cargos, carreiras e vencimentos dos servidores da Administração Pública do Município de Lavras/MG, e dá outras providências, para que a jornada dos Psicólogos - CRAS/CREAS passe a ser de 30h.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,68 +687,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/217/plce_04_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/218/plce_03_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/226/plce_04_2025._projeto._gab_da_prefeita._07_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/418/plc_no_014_25_-_altera_a_lei_complementar_n._328_de_2014_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ple_07_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_no_018_25_-_concessao_de_diarias_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/223/pll_11._projeto._mesa_diretora._07_03_2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pll_13._projeto._gab_ver_alisson_magno_mattioli._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/253/pll_17_2025._projeto._gab_ver._mayron_cardoso_gomes..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/255/emenda_ple_07-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/240/substitutivo_3_2025._corrige_erro_material_no_plc_2_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/265/emenda_ao_projeto_de_lei_complementar_executivo_n_04.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_14._ver._ana_paula_santana_de_rezende_arruda.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/217/plce_04_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/218/plce_03_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/226/plce_04_2025._projeto._gab_da_prefeita._07_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_complementar_no_012_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/418/plc_no_014_25_-_altera_a_lei_complementar_n._328_de_2014_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/421/plc_no_015_25_-_altera_a_lei_complementar_n._449_de_2022_-_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ple_07_2025._projeto._gab_do_executivo._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_no_018_25_-_concessao_de_diarias_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/223/pll_11._projeto._mesa_diretora._07_03_2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/239/pll_13._projeto._gab_ver_alisson_magno_mattioli._24_02_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/253/pll_17_2025._projeto._gab_ver._mayron_cardoso_gomes..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/403/substitutivo-projeto_de_lei_complementar_legislativo-_02-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/255/emenda_ple_07-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/240/substitutivo_3_2025._corrige_erro_material_no_plc_2_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/265/emenda_ao_projeto_de_lei_complementar_executivo_n_04.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/489/emenda_ao_projeto_de_lei_complementar_executivo_n_014.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_pls_04-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_14._ver._ana_paula_santana_de_rezende_arruda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>