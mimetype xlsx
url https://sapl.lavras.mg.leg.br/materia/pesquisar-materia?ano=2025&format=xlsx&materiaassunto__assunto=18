--- v1 (2026-01-31)
+++ v2 (2026-05-06)
@@ -54,475 +54,475 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 458, de 22 de dezembro de 2022, que dispõe sobre o Regime Diferenciado e de Plantão na Unidade de Pronto Atendimento – UPA, e dá outras providências”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/210/ple__05_2025._projeto._gab_da_prefeita._19_02_2025..pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/210/ple__05_2025._projeto._gab_da_prefeita._19_02_2025..pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n°4.803, de 24 de novembro de 2023 e n° 4.811 de 15 de dezembro de 2023 para adequá-las à nova metodologia de cofinanciamento da atenção básica, conforme portaria n°3.493, de 10 de Abril de 2024, do Ministério da Saúde.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_no_010_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_no_010_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2025, que dispõe sobre a reestruturação do Conselho Municipal de Saúde (CMS), e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Ana Paula Santana de Rezende Arruda - Delegada, Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/206/pll_-_dispoe_sobre_a_obrigatoriedade_de_as_unidades_municip_de_saude_-_fixarem_lista_com_escala_medica_-_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/206/pll_-_dispoe_sobre_a_obrigatoriedade_de_as_unidades_municip_de_saude_-_fixarem_lista_com_escala_medica_-_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de as Unidades Municipais de Saúde situadas no âmbito do Município de Lavras fixarem lista com a escala dos profissionais de saúde de plantão, inclusive médicos, e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 3.474 DE 04 DE JUNHO DE 2009 QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO NA PÁGINA DA INTERNET DA PREFEITURA MUNICIPAL DE LAVRAS, DA RELAÇÃO DE MEDICAMENTOS EXISTENTES E DAQUELES EM FALTA NOS ESTOQUES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_pdf_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei n.º 3.474 de 04 de junho de 2009, que dispõe sobre a obrigatoriedade da divulgação na página da internet da Prefeitura Municipal de Lavras, da relação de medicamentos existentes e daqueles em falta nos estoques no âmbito da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mayron Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição gradativa de alarmes sonoros por sinaleiros musicais e avisos luminosos em estabelecimentos de ensino do Município de Lavras, com foco na acessibilidade e inclusão de estudantes com Transtorno do Espectro Autista (TEA) e deficiência auditiva.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação em noções_x000D_
 básicas de primeiros socorros aos profissionais da educação_x000D_
 básica e locais de recreação infantil no Município de Lavras,_x000D_
 nos termos da Lei Federal nº 13.722, de 4 de outubro de 2018,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/411/vacina_asilo_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/411/vacina_asilo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da oferta e aplicação_x000D_
 regular de vacinas aos idosos institucionalizados no_x000D_
 Município de Lavras e dá outras providências</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>José Cherem - Zé Cherem</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_do_legislativo_-_leitos.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_do_legislativo_-_leitos.pdf</t>
   </si>
   <si>
     <t>DETERMINA, NO ÂMBITO DO MUNICÍPIO DE LAVRAS, QUE AS UNIDADES DE SAÚDE CREDENCIADAS NO SISTEMA ÚNICO DE SAÚDE - SUS, BEM COMO AQUELAS DA REDE PRIVADA, OFEREÇAM LEITO SEPARADO PARA AS MULHERES GESTANTES QUE SOFRERAM VIOLÊNCIA SEXUAL E QUE GESTARAM NATIMORTO E ÓBITO FETAL.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>João Luiz Rezende Carvalho Silva - João da Saúde, Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_prevencao.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_prevencao.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização e Prevenção do Diabetes no Município de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/465/asilo_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/465/asilo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.783, de 1º de setembro de 2011, para dispor sobre a vacinação de idosos residentes em Instituições de Longa Permanência para Idosos – ILPIs, no Município de Lavras.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.609, de 8 de dezembro de 2009, para instituir a obrigatoriedade da capacitação em noções básicas de primeiros socorros aos profissionais da educação básica e de recreação infantil no Município de Lavras.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada, Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/501/008-2025_ressarcimento_dos_custos_do_sistema_unico_de_saude_28sus29_pelo_agressor_as_vitimas_de_violencia_domestica_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/501/008-2025_ressarcimento_dos_custos_do_sistema_unico_de_saude_28sus29_pelo_agressor_as_vitimas_de_violencia_domestica_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ressarcimento dos custos do Sistema Único de Saúde (SUS) pelo agressor às vítimas de violência doméstica e familiar no âmbito do Município de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Jaqueline Aparecida Fráguas, Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DIA MUNICIPAL DO CUIDAR DE QUEM CUIDA DA FAMÍLIA ATÍPICA</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Subs</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/545/substitutivo_-_leitos.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/545/substitutivo_-_leitos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N 4.860, DE 24 DE SETEMBRO DE 2024, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE A REDE PÚBLICA E PRIVADA DE SAÚDE OFERECER LEITO SEPARADO PARA AS MÃES DE NATIMORTO E/OU MÃES COM ÓBITO FETAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/241/ple_5_2025._emenda_jose_cherem..pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/241/ple_5_2025._emenda_jose_cherem..pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei do Executivo nº 5/2025</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/453/emenda_supressiva_ao_ple_09-2025_-_vereadora_jaqueline_fraguas.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/453/emenda_supressiva_ao_ple_09-2025_-_vereadora_jaqueline_fraguas.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI DO EXECUTIVO Nº 09/2025, que “Dispõe sobre a reestruturação do Conselho Municipal de Saúde (CMS), e dá outras providências. ”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/454/emenda_modificativa_ao_projeto_de_lei_do_executivo_09-2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/454/emenda_modificativa_ao_projeto_de_lei_do_executivo_09-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DO EXECUTIVO Nº09/2025, que “Dispõe sobre a reestruturação do Conselho Municipal de Saúde (CMS), e dá outras providências. ”</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/462/emenda_modificativa_projeto_de_lei_no_10_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/462/emenda_modificativa_projeto_de_lei_no_10_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DO EXECUTIVO Nº10/2025, que “Dispõe sobre a reestruturação do Conselho Municipal de Saúde (CMS), e dá outras providências.”</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do caput do artigo 1º do Projeto de Lei do Legislativo nº 19/2025</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/279/emenda_ao_projeto_de_lei_do_legislativo_nba_06.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/279/emenda_ao_projeto_de_lei_do_legislativo_nba_06.2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODITICATIVA AO PROJETO DE LEI DO LEGISLATIVO Nº 06/2025, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE AS UNIDADES MUNICIPAIS DE SAÚDE SITUADAS NO ÂMBITO DO MUNICÍPIO DE LAVRAS FIXAREM LISTA COM A ESCALA DOS PROFISSIONAIS DE SAÚDE DE PLANTÃO, INCLUSIVE MÉDICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/293/emenda_ao_projeto_de_lei_do_legislativo_nba_012.2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/293/emenda_ao_projeto_de_lei_do_legislativo_nba_012.2025_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITVA AO PROJETO DE LEI DO LEGISLATIVO Nº 12/2025, ALTERA O ART. 1º DA LEI N. 3.474 DE 04 DE JUNHO DE 2009, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO NA PÁGINA DA INTERNET DA PREFEITURA MUNICIPAL DE LAVRAS, DA RELAÇÃO DE MEDICAMENTOS EXISTENTES E DAQUELES EM FALTA NOS ESTOQUES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Rosemeire Aparecida de Oliveira - Rose Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/431/emendas_006.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/431/emendas_006.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se emendas ao Projeto de Lei do Legislativo n° 6/2025 (de autoria dos Vereadores Alisson Magno Mattioli, Ana Paula Santana de Rezende Arruda e Jaqueline Aparecida Fráguas), que “Dispõe sobre a obrigatoriedade de as Unidades Municipais de Saúde situadas no âmbito do Município de Lavras fixarem lista com a escala dos profissionais de saúde de plantão, inclusive médicos, e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SubEm</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/243/ple_5._emenda_jose_cherem._parecer_ccj._favoravel._faz_subemenda.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/243/ple_5._emenda_jose_cherem._parecer_ccj._favoravel._faz_subemenda.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do art. 1º da Emenda Aditiva ao Projeto de Lei do Executivo nº 5/2025, para modificar o caput do art. 7º a ser eventualmente acrescido.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>João Luiz Rezende Carvalho Silva - João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/248/subemenda_ple_005_2025_vereador_joao_da_saude.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/248/subemenda_ple_005_2025_vereador_joao_da_saude.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA Nº ___/2025 AO PROJETO DE LEI DO EXECUTIVO Nº 05/2025_x000D_
 (À EMENDA ADITIVA Nº 04/2025, DE AUTORIA DO VEREADOR JOSÉ CHEREM)</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Aristides Silva Filho - Tide</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/533/subemenda_projeto_de_saude.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/533/subemenda_projeto_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do conselho municipal de saúde - CMS e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf</t>
   </si>
   <si>
     <t>Implementação do custeio de despesas de locomoção para agentes comunitários de saúde (ACS) e agentes de combates a endemias (ACE) que utilizam veículo próprio no desempenho de suas funções.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Ana Paula Santana de Rezende Arruda - Delegada, Aristides Silva Filho - Tide, Jaqueline Aparecida Fráguas, João Luiz Rezende Carvalho Silva - João da Saúde, João Paulo Felizardo, José Vanil de Abreu - Vani (Mezenga), Luís Carlos dos Santos - Caçapa, Vânia Lúcia de Oliveira Sales</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_17._vereador_alisson_magno_mattioli._06_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_17._vereador_alisson_magno_mattioli._06_03_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a criação de uma farmácia popular no interior da UPA de Lavras, visando facilitar o acesso a medicamentos essenciais, garantindo mais eficiência e continuidade nos tratamentos prescritos.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_19._ver._alisson_magno_mattioli.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_19._ver._alisson_magno_mattioli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a criação de um Centro de Psicologia, considerando a crescente necessidade de apoio psicológico na população de Lavras e a importância dos cuidados com a saúde mental para  bem-estar da comunidade, destinado a oferecer serviços especializados de atendimento psicológico a todos os cidadãs lavrenses, promovendo saúde mental e bem estar da população.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_ver._alisson_magno_mattioli.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_ver._alisson_magno_mattioli.pdf</t>
   </si>
   <si>
     <t>Indica a Chefe do Poder Executivo Municipal a criação de um programa permanente de fornecimento gratuito de aparelhos auditivos para pessoas com deficiência auditiva comprovada, por meio da rede pública municipal de saúde, visando zerar a fila de espera e garantir o direito à inclusão, à comunicação e à saúde auditiva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -829,68 +829,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/210/ple__05_2025._projeto._gab_da_prefeita._19_02_2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_no_010_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/206/pll_-_dispoe_sobre_a_obrigatoriedade_de_as_unidades_municip_de_saude_-_fixarem_lista_com_escala_medica_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/411/vacina_asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_do_legislativo_-_leitos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_prevencao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/465/asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/501/008-2025_ressarcimento_dos_custos_do_sistema_unico_de_saude_28sus29_pelo_agressor_as_vitimas_de_violencia_domestica_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/545/substitutivo_-_leitos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/241/ple_5_2025._emenda_jose_cherem..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/453/emenda_supressiva_ao_ple_09-2025_-_vereadora_jaqueline_fraguas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/454/emenda_modificativa_ao_projeto_de_lei_do_executivo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/462/emenda_modificativa_projeto_de_lei_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/279/emenda_ao_projeto_de_lei_do_legislativo_nba_06.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/293/emenda_ao_projeto_de_lei_do_legislativo_nba_012.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/431/emendas_006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/243/ple_5._emenda_jose_cherem._parecer_ccj._favoravel._faz_subemenda.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/248/subemenda_ple_005_2025_vereador_joao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/533/subemenda_projeto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_17._vereador_alisson_magno_mattioli._06_03_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_19._ver._alisson_magno_mattioli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_ver._alisson_magno_mattioli.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/391/plc_no_011_25_-_altera_a_lc_458_22_que_dispoe_sobre_o_regime_diferenciado_e_de_plantao_na_upa_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/210/ple__05_2025._projeto._gab_da_prefeita._19_02_2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_no_010_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/206/pll_-_dispoe_sobre_a_obrigatoriedade_de_as_unidades_municip_de_saude_-_fixarem_lista_com_escala_medica_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_-_altera_lei_municipal_no_3.474_de_04_de_junho_de_2009_-_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/261/dispoe_sobre_a_substituicao_gradativa_de_alarmes_sonoros_por_sinaleiros_musicais_e_avisos_luminosos_em_estabelecimentos_de_ensino_do_municipio_de_lavras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/409/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/411/vacina_asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_do_legislativo_-_leitos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_prevencao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/465/asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/466/lei_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/501/008-2025_ressarcimento_dos_custos_do_sistema_unico_de_saude_28sus29_pelo_agressor_as_vitimas_de_violencia_domestica_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_dia_municipal_do_cuidar_de_quem_cuida_da_familia_atipica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/545/substitutivo_-_leitos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/241/ple_5_2025._emenda_jose_cherem..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/453/emenda_supressiva_ao_ple_09-2025_-_vereadora_jaqueline_fraguas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/454/emenda_modificativa_ao_projeto_de_lei_do_executivo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/462/emenda_modificativa_projeto_de_lei_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_ao_pll_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/279/emenda_ao_projeto_de_lei_do_legislativo_nba_06.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/293/emenda_ao_projeto_de_lei_do_legislativo_nba_012.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/431/emendas_006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/243/ple_5._emenda_jose_cherem._parecer_ccj._favoravel._faz_subemenda.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/248/subemenda_ple_005_2025_vereador_joao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/533/subemenda_projeto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_17._vereador_alisson_magno_mattioli._06_03_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_19._ver._alisson_magno_mattioli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_ver._alisson_magno_mattioli.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="221.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="220.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>