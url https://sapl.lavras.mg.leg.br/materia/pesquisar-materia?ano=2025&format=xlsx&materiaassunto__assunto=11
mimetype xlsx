--- v1 (2026-01-31)
+++ v2 (2026-05-05)
@@ -54,142 +54,142 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pl_no_033_25_-_altera_a_lei_municipal_n._3.985_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pl_no_033_25_-_altera_a_lei_municipal_n._3.985_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.985 DE 26 DE SETEMBRO DE 2013, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO, NA FORMA DE_x000D_
 CARTÃO MAGNÉTICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/523/pl_no_034_25_-_institui_a_gratificacao_por_qualidadfe_de_servico_e_auxilio_despesas_aos_servidores_contratados.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/523/pl_no_034_25_-_institui_a_gratificacao_por_qualidadfe_de_servico_e_auxilio_despesas_aos_servidores_contratados.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO POR QUALIDADE DE SERVIÇO E AUXÍLIO DESPESAS PARA OS SERVIDORES PÚBLICOS MUNICIPAIS CONTRATADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Aristides Silva Filho - Tide</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/536/emenda_tide_a_ple_23_de_2025_28229_coneselho_de_saude_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/536/emenda_tide_a_ple_23_de_2025_28229_coneselho_de_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias de viagem no âmbito do Poder Executivo do Município de Lavras, e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Legalidade, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/537/emenda_aditiva_-_ple_34_assinado_assinado_28129_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/537/emenda_aditiva_-_ple_34_assinado_assinado_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao art. 4º do Projeto de Lei do Executivo nº 34/2025, que “Institui a gratificação por qualidade de serviço e auxílio despesas para os servidores públicos municipais contratados, e dá outras providências”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/468/emenda_ple_17-2025_assinado.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/468/emenda_ple_17-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta beneficiários ao sistema de cotas previsto no Projeto de Lei nº 17/2025, para incluir pessoas que não possuem a indicação da paternidade no Registro Civil.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_vereador_alisson_mattioli.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_vereador_alisson_mattioli.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a elaboração e o envio a Câmara Municipal de Lavras de projeto de Lei que autorize o repasse do incentivo financeiro adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) nos termos da legislação federal vigente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -496,68 +496,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pl_no_033_25_-_altera_a_lei_municipal_n._3.985_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/523/pl_no_034_25_-_institui_a_gratificacao_por_qualidadfe_de_servico_e_auxilio_despesas_aos_servidores_contratados.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/536/emenda_tide_a_ple_23_de_2025_28229_coneselho_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/537/emenda_aditiva_-_ple_34_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/468/emenda_ple_17-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_vereador_alisson_mattioli.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pl_no_033_25_-_altera_a_lei_municipal_n._3.985_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/523/pl_no_034_25_-_institui_a_gratificacao_por_qualidadfe_de_servico_e_auxilio_despesas_aos_servidores_contratados.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/536/emenda_tide_a_ple_23_de_2025_28229_coneselho_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/537/emenda_aditiva_-_ple_34_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/468/emenda_ple_17-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_vereador_alisson_mattioli.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>