--- v1 (2026-01-30)
+++ v2 (2026-05-05)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ple_08_2025._projeto._gab_do_executivo._14_03_2025.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ple_08_2025._projeto._gab_do_executivo._14_03_2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Vita Alves de Abreu" o Posto de Saúde da Família (PSF), localizado na comunidade rural Engenho de Serra.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_-_praca_tobias.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_-_praca_tobias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2025 - denomina "Tobias Martins da Silva", a Praça Pública que menciona.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_-_denomina_henrique_aubertie_pinto_-_psf_fonseca_2.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_-_denomina_henrique_aubertie_pinto_-_psf_fonseca_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2025 - denomina "Henrique Aubertie Pinto", o Posto de Saúde da Família (PSF), localizado na Comunidade Rural do Fonseca.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_denomina_antonio_hamilton_de_abreu_psf_faria.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_denomina_antonio_hamilton_de_abreu_psf_faria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n 14/2025 - denomina " Dr. Antônio Hamilton de Abreu", o Posto de Saúde da Família (PSF), localizado na Comunidade Rural do Faria.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_-_centro_de_referencia_da_pessoa_idosa_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_-_centro_de_referencia_da_pessoa_idosa_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a criação e dá nome ao Centro de Referência da Pessoa Idosa - “Dora Ferreira Fernandes”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_estrada_pedro_anastacio_de_oliveira_2_1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_estrada_pedro_anastacio_de_oliveira_2_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que denomina de “Estrada Municipal Pedro Anastácio de Oliveira”, a Estrada Rural que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/528/ple_25._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/528/ple_25._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “CORONEL FABIANO MARQUES FERREIRA DA SILVA”, LOGRADOURO PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/531/ple_36._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/531/ple_36._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “MARIA DE LOURDES ALMEIDA (LOURDINHA)”, O ESPAÇO PÚBLICO ATELIÊ DE IDEIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/527/ple_37._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/527/ple_37._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “BELKISS ERIANA AMARAL DE SOUZA ÁVILA DE ALMEIDA MAGALHÃES (BEL)”, A PRAÇA PÚBLICA QUE MENCIONA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/532/ple_38._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/532/ple_38._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “SÉRGIO BRUNO DE PAULA”, LOGRADOURO PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/530/ple_39._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/530/ple_39._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “ALFREDO AMARAL DE CARVALHO”, LOGRADOURO PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/529/ple_40._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/529/ple_40._sapl.pdf</t>
   </si>
   <si>
     <t>DENOMINA “SEBASTIÃO BATISTA RIBEIRO (TIÃOZINHO)”, LOGRADOURO PÚBLICO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Evandro Oliveira Miranda - Mestre Grilo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/251/pll_15._projeto._gab_evandro_oliveira_miranda._15_04_2025_organized.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/251/pll_15._projeto._gab_evandro_oliveira_miranda._15_04_2025_organized.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA TENENTE MAESTRO FRANCISCO DE ASSIS LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Gilmar da Silva - Gil do Itirapuan</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/451/pll_34._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/451/pll_34._sapl.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Jésus Hyginio dos Santos logradouro que menciona.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Jaqueline Aparecida Fráguas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_do_legislativo_-_denomina_de_rua_ricardo_fraguas_neto_logradouro_que_menciona_-_assinado_organized.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_do_legislativo_-_denomina_de_rua_ricardo_fraguas_neto_logradouro_que_menciona_-_assinado_organized.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Ricardo Fráguas Neto logradouro que menciona.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Cláudio José da Silva - Zeca do Salão</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/515/pll_54._sapl.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/515/pll_54._sapl.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Junior Camilo Mesquita_x000D_
   Logradouro que menciona</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -601,68 +601,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ple_08_2025._projeto._gab_do_executivo._14_03_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_-_praca_tobias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_-_denomina_henrique_aubertie_pinto_-_psf_fonseca_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_denomina_antonio_hamilton_de_abreu_psf_faria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_-_centro_de_referencia_da_pessoa_idosa_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_estrada_pedro_anastacio_de_oliveira_2_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/528/ple_25._sapl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/531/ple_36._sapl.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/527/ple_37._sapl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/532/ple_38._sapl.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/530/ple_39._sapl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/529/ple_40._sapl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/251/pll_15._projeto._gab_evandro_oliveira_miranda._15_04_2025_organized.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/451/pll_34._sapl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_do_legislativo_-_denomina_de_rua_ricardo_fraguas_neto_logradouro_que_menciona_-_assinado_organized.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/515/pll_54._sapl.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ple_08_2025._projeto._gab_do_executivo._14_03_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_-_praca_tobias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_-_denomina_henrique_aubertie_pinto_-_psf_fonseca_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_denomina_antonio_hamilton_de_abreu_psf_faria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_-_centro_de_referencia_da_pessoa_idosa_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_estrada_pedro_anastacio_de_oliveira_2_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/528/ple_25._sapl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/531/ple_36._sapl.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/527/ple_37._sapl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/532/ple_38._sapl.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/530/ple_39._sapl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/529/ple_40._sapl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/251/pll_15._projeto._gab_evandro_oliveira_miranda._15_04_2025_organized.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/451/pll_34._sapl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_do_legislativo_-_denomina_de_rua_ricardo_fraguas_neto_logradouro_que_menciona_-_assinado_organized.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2025/515/pll_54._sapl.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="130.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>