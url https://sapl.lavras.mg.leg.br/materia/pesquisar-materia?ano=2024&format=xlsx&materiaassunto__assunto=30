--- v0 (2025-10-28)
+++ v1 (2026-05-05)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS MULHERES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/34/1._pll_010_2024_projeto.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/34/1._pll_010_2024_projeto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE HOMENAGENS A PESSOAS QUE TENHAM PRATICADO ATOS DE LESA-HUMANIDADE, TORTURA, EXPLORAÇÃO DO TRABALHO ESCRAVO, RACISMO, VIOLÊNCIA DOMÉSTICA E VIOLAÇÃO DOS DIREITOS HUMANOS, BEM COMO AQUELAS QUE PRATICARAM CRIMES CONTRA O PATRIMÔNIO, DE CORRUPÇÃO OU ATO DE IMPROBIDADE ADMNISTRATIVA, NO MUNICÍPIO DE LAVRAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do inciso VIII, do art. 2° do Projeto de Lei do Executivo n°34/2024 que "dispõe sobre a criação do Conselho Municipal dos Direitos das Mulheres, e dá outras providências".</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso VII, do art 2°do Projeto de Lei do Executivo n°34 que "dispõe sobre a criação do Conselho Municipal dos Direitos das Mulheres, e dá outras providências."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EPLL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>Coordenadoria Legislativa - COLEG</t>
-[...2 lines deleted...]
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/61/pll_17_2024_emenda_relatora_daia_aditiva_1.pdf</t>
+    <t>Secretaria Legislativa - SCL</t>
+  </si>
+  <si>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/61/pll_17_2024_emenda_relatora_daia_aditiva_1.pdf</t>
   </si>
   <si>
     <t>Acrescente-se ao art. 1º do Projeto de Lei do Legislativo n.º 17/2024 os parágrafos 1º, 2º e 3º.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/62/pll_17_2024_emenda_relatora_daia_subst._1.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/62/pll_17_2024_emenda_relatora_daia_subst._1.pdf</t>
   </si>
   <si>
     <t>Altere-se a ementa do Projeto de Lei do Legislativo n.º 17/2024.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/63/pll_17_2024_emenda_relatora_daia_subst._2.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/63/pll_17_2024_emenda_relatora_daia_subst._2.pdf</t>
   </si>
   <si>
     <t>Altere-se o art. 2º do Projeto de Lei do Legislativo n.º 17/2024.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SubEm</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/155/subemenda_pll_17.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/155/subemenda_pll_17.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo único ao art 4° do Projeto de Lei do Legislativo n°17/2024, que "Obriga os hospitais, clínicas, postos de saúde que integram a rede pública e privada de saúde do Município de Lavras a disponibilizarem funcionária do sexo feminino para acompanhamento de exames ou procedimentos que induzam a inconsciência total ou parcial da paciente mulher".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/34/1._pll_010_2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/61/pll_17_2024_emenda_relatora_daia_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/62/pll_17_2024_emenda_relatora_daia_subst._1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/63/pll_17_2024_emenda_relatora_daia_subst._2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/155/subemenda_pll_17.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/34/1._pll_010_2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/61/pll_17_2024_emenda_relatora_daia_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/62/pll_17_2024_emenda_relatora_daia_subst._1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/63/pll_17_2024_emenda_relatora_daia_subst._2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/155/subemenda_pll_17.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>