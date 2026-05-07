--- v0 (2025-10-28)
+++ v1 (2026-05-07)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Chefe do Executivo)</t>
   </si>
   <si>
     <t xml:space="preserve">Chefe do Poder Executivo </t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS MULHERES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/72/ple_35_projeto.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/72/ple_35_projeto.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°4.165, de 01 de setembro de 2014, que dispõe sobre a Política Municipal de Segurança Alimentar e Nutricional Sustentável e Reestrutura o Conselho Municipal de Segurança Alimentar e Nutricional do Município de Lavras e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/85/ple_37.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/85/ple_37.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.473, de 29 de Maio de 2009, que dispõe sobre o Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/170/ple_43_42_2024_projeto.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/170/ple_43_42_2024_projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Municipal de Enfrentamento da Violência Doméstica e Familiar de Lavras - COMEV</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ana Paula Santana de Rezende Arruda - Delegada</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do inciso VIII, do art. 2° do Projeto de Lei do Executivo n°34/2024 que "dispõe sobre a criação do Conselho Municipal dos Direitos das Mulheres, e dá outras providências".</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso VII, do art 2°do Projeto de Lei do Executivo n°34 que "dispõe sobre a criação do Conselho Municipal dos Direitos das Mulheres, e dá outras providências."</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carolina Coelho Silva</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/171/emenda_supressiva_ple_37.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/171/emenda_supressiva_ple_37.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 3° do PLE 37 de 2024, que altera o artigo 6° da lei 3473/2009, para que este seja mantido em sua integridade.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alisson Magno Mattioli - Dentista, Ana Paula Santana de Rezende Arruda - Delegada, Carolina Coelho Silva, Cláudio José da Silva - Zeca do Salão, Daiana Garcia - Daia Protetora, Élis Gonçalves Amarante Reis, Evandro Oliveira Miranda - Mestre Grilo, Jaqueline Aparecida Fráguas, Rosemeire Aparecida de Oliveira - Rose Oliveira, Ubirajara Cassiano Rocha - Bira Rocha</t>
   </si>
   <si>
-    <t>https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_indicacao_comev.pdf</t>
+    <t>http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_indicacao_comev.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -507,68 +507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/72/ple_35_projeto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/85/ple_37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/170/ple_43_42_2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/171/emenda_supressiva_ple_37.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_indicacao_comev.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_ple_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/72/ple_35_projeto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/85/ple_37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/170/ple_43_42_2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/101/emenda_modificativa_n_4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/102/emenda_supressiva_n5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/171/emenda_supressiva_ple_37.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavras.mg.leg.br/media/sapl/public/materialegislativa/2024/164/projeto_de_indicacao_comev.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>